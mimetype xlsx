--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51893569c7594439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f962de05bcff4c598f204e7861b9c175.psmdcp" Id="R58a4d9c11bd74ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3177ceac97f4e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea46ca10565c474ba34da5d3ba87ea9a.psmdcp" Id="Rd288147e04734126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="586 Export" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Submittal/Letter Date</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturer Name</x:t>
   </x:si>
   <x:si>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>J2X</x:t>
   </x:si>
   <x:si>
     <x:t>Open cockpit 2-seater competition roadster</x:t>
   </x:si>
   <x:si>
     <x:t>1953</x:t>
   </x:si>
   <x:si>
     <x:t>SUPERFORMANCE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Shelby</x:t>
   </x:si>
   <x:si>
     <x:t>Cobra</x:t>
   </x:si>
   <x:si>
     <x:t>Convertible</x:t>
   </x:si>
   <x:si>
     <x:t>1965</x:t>
   </x:si>
   <x:si>
-    <x:t>VAPORBRANDS INTERNATIONAL INC., DBA E-CITE MOTORS GROUP</x:t>
+    <x:t>VAPORBRANDS INTERNATIONAL INC.</x:t>
   </x:si>
   <x:si>
     <x:t>Ferrari</x:t>
   </x:si>
   <x:si>
     <x:t>Dino 246 GTS</x:t>
   </x:si>
   <x:si>
     <x:t>Targa</x:t>
   </x:si>
   <x:si>
     <x:t>1972</x:t>
   </x:si>
   <x:si>
     <x:t>Lambroghini</x:t>
   </x:si>
   <x:si>
     <x:t>LM002</x:t>
   </x:si>
   <x:si>
     <x:t>Pick-Up</x:t>
   </x:si>
   <x:si>
     <x:t>1989</x:t>
   </x:si>
@@ -540,50 +540,56 @@
     <x:t>SCUDERIA CAMERON GLICKENHAUS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Hurst</x:t>
   </x:si>
   <x:si>
     <x:t>Baja Boot</x:t>
   </x:si>
   <x:si>
     <x:t>MPV open body type</x:t>
   </x:si>
   <x:si>
     <x:t>MYERS EV, PBC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Austin Champ </x:t>
   </x:si>
   <x:si>
     <x:t>WN1/FV1801</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Jeep </x:t>
   </x:si>
   <x:si>
     <x:t>1952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aero 8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2001</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -623,51 +629,51 @@
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="2">
     <x:dxf>
       <x:numFmt numFmtId="22" formatCode="M/d/yyyy H:mm"/>
     </x:dxf>
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F108" totalsRowShown="0">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F110" totalsRowShown="0">
   <x:tableColumns count="6">
     <x:tableColumn id="1" name="Submittal/Letter Date" dataDxfId="0"/>
     <x:tableColumn id="2" name="Manufacturer Name" dataDxfId="1"/>
     <x:tableColumn id="3" name="Origina Make" dataDxfId="1"/>
     <x:tableColumn id="4" name="Original Model" dataDxfId="1"/>
     <x:tableColumn id="5" name="Original Body Type" dataDxfId="1"/>
     <x:tableColumn id="6" name="Original Model Year" dataDxfId="1"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -927,58 +933,58 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F108"/>
+  <x:dimension ref="A1:F110"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="22.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="60.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="36.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="40.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="20.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -3099,50 +3105,90 @@
       <x:c r="E107" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="2">
         <x:v>46062.5104820255</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6">
+      <x:c r="A109" s="2">
+        <x:v>46112.5682925579</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6">
+      <x:c r="A110" s="2">
+        <x:v>46112.5682925579</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>178</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>586 Export</vt:lpstr>
       <vt:lpstr>586 Export!Print_Area</vt:lpstr>
       <vt:lpstr>586 Export!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">